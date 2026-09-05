--- v0 (2025-10-16)
+++ v1 (2026-09-05)
@@ -1,901 +1,1156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="002C1DF5" w:rsidRDefault="002C1DF5"/>
-    <w:p w:rsidR="00D34316" w:rsidRPr="000249D6" w:rsidRDefault="00D34316" w:rsidP="00D34316">
+    <w:p w14:paraId="3C5E7F09" w14:textId="77777777" w:rsidR="002C1DF5" w:rsidRDefault="002C1DF5">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="103C4FD1" w14:textId="77777777" w:rsidR="00D34316" w:rsidRPr="000249D6" w:rsidRDefault="00D34316" w:rsidP="00D34316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000249D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>POTVRZENÍ O PŘEVZETÍ ODPOVĚDNOSTI ZA NEZLETILÉ DÍTĚ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34316" w:rsidRDefault="00D34316" w:rsidP="00D34316">
+    <w:p w14:paraId="74CECCB4" w14:textId="77777777" w:rsidR="00D34316" w:rsidRDefault="00D34316" w:rsidP="00D34316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D34316" w:rsidRDefault="00D34316" w:rsidP="00D34316">
+    <w:p w14:paraId="3C90160B" w14:textId="77777777" w:rsidR="00D34316" w:rsidRDefault="00D34316" w:rsidP="00D34316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+    <w:p w14:paraId="7EAA7930" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Já, níže podepsaný/á</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
-[...11 lines deleted...]
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+    <w:p w14:paraId="6CF8146E" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0434B2AE" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jméno a příjmení:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+    <w:p w14:paraId="74B77448" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Datum narození:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>…………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+    <w:p w14:paraId="3CF4DB67" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bydliště:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>………………………………………………………………………</w:t>
-[...36 lines deleted...]
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+        <w:t>…………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C35403" w14:textId="490D96B6" w:rsidR="002665DF" w:rsidRDefault="002665DF" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kontakt:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1891D1F7" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D30B883" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="412353E1" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jakožto zákonný zástupce dítěte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+    <w:p w14:paraId="0355B3DC" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3300"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+    <w:p w14:paraId="09E1BF97" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3300"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+    <w:p w14:paraId="347FADF7" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jméno a příjmení dítěte:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>……………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+    <w:p w14:paraId="2141B9B8" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Datum narození:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>…………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
-[...10 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p w14:paraId="717E8B47" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bydliště:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>..…</w:t>
-[...64 lines deleted...]
-        <w:t>prohlašuji, že souhlasím s tím, aby mé dítě využívalo bez mé přítomnosti služeb Sportovního centra CROSSFIT NEW PARK – provozovna Heršpická, a potvrzuji, že přebírám plnou odpovědnost za své nezletilé dítě. Současně prohlašuji, že jsem obeznámen/a s obchodními podmínkami a provozním řádem Sportovního centra CROSSFIT NEW PARK – provozovna Heršpická, a jsem si vědom/a, že v případě, že mé dítě způsobí škodu na zdraví s</w:t>
+        <w:t>..…………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB20EEB" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19154F44" w14:textId="77777777" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618E9621" w14:textId="4DADF7C7" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prohlašuji, že souhlasím s tím, aby mé dítě využívalo bez mé přítomnosti služeb Sportovního centra NEW PARK </w:t>
+      </w:r>
+      <w:r w:rsidR="00046C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GYM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– provozovna Heršpická, a potvrzuji, že přebírám plnou odpovědnost za své nezletilé dítě. Současně prohlašuji, že jsem obeznámen/a s obchodními podmínkami a provozním řádem Sportovního centra NEW PARK </w:t>
+      </w:r>
+      <w:r w:rsidR="00046C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GYM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– provozovna Heršpická, </w:t>
+      </w:r>
+      <w:r w:rsidR="007170C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s těmito dokumenty a pravidly jsem seznámil/a své dítě, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a jsem si vědom/a, že v případě, že mé dítě způsobí škodu na zdraví s</w:t>
       </w:r>
       <w:r w:rsidR="003D6C4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vém, zdraví jiných návštěvníků S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>portovního centra, nebo na majetku Sportovního centra, budu za tuto škodu odpovídat</w:t>
       </w:r>
       <w:r w:rsidR="003D6C4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="000249D6">
-[...113 lines deleted...]
-    <w:p w:rsidR="003D6C4B" w:rsidRDefault="003D6C4B" w:rsidP="000249D6">
+    <w:p w14:paraId="3B2DC552" w14:textId="427DF6CA" w:rsidR="002711A7" w:rsidRDefault="002711A7" w:rsidP="007170C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Výslovně tímto </w:t>
+      </w:r>
+      <w:r w:rsidR="007170C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s ohledem na shora uvedené </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dále prohlašuji, že </w:t>
+      </w:r>
+      <w:r w:rsidR="007170C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nebudu uplatňovat žádné nároky z odpovědnosti </w:t>
+      </w:r>
+      <w:r w:rsidR="007170C8" w:rsidRPr="002711A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">za jakékoliv škody na zdraví či majetku, které mohou </w:t>
+      </w:r>
+      <w:r w:rsidR="007170C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mému dítěti</w:t>
+      </w:r>
+      <w:r w:rsidR="007170C8" w:rsidRPr="002711A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vzniknout v důsledku nedodržení pokynů provozovatele</w:t>
+      </w:r>
+      <w:r w:rsidR="007170C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sportovního centra</w:t>
+      </w:r>
+      <w:r w:rsidR="007170C8" w:rsidRPr="002711A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, jeho zaměstnanců či jiných osob poskytujících služby jménem provozovatele (instruktoři a trenéři)</w:t>
+      </w:r>
+      <w:r w:rsidR="007170C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Rovněž tak nebudu uplatňovat žádné nároky z </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002711A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>odpovědnost</w:t>
+      </w:r>
+      <w:r w:rsidR="007170C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002711A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za jakékoliv škody na zdraví či na majetku, které si </w:t>
+      </w:r>
+      <w:r w:rsidR="007170C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mé dítě</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002711A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> způsobí úmyslně, z nedbalosti či přeceněním své fyzické kondice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078A7851" w14:textId="337C9CE6" w:rsidR="00046C9F" w:rsidRDefault="00046C9F" w:rsidP="007170C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pro účely ověření pravosti svého níže připojeného podpisu přikládám fotokopii svého občanského průkazu, na které je uvedeno, že souhlasím s pořízením fotokopie mého občanského průkazu, toto prohlášení je datováno a mnou podepsáno. Beru na vědomí, že pořízená fotokopie mého občanského průkazu bude po ověření shody podpisů na tomto potvrzení pracovníkem Sportovního centra vrácena mému dítěti a nebude Sportovním centrem nijak dále zpracovávána ani uchovávána.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CFBCA9" w14:textId="77777777" w:rsidR="003D6C4B" w:rsidRDefault="003D6C4B" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14857617" w14:textId="77777777" w:rsidR="003D6C4B" w:rsidRDefault="003D6C4B" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V ………………………………… dne ……………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1009E6" w14:textId="77777777" w:rsidR="003D6C4B" w:rsidRDefault="003D6C4B" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0558A994" w14:textId="77777777" w:rsidR="003D6C4B" w:rsidRDefault="003D6C4B" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356E5142" w14:textId="77777777" w:rsidR="003D6C4B" w:rsidRDefault="003D6C4B" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6430172F" w14:textId="77777777" w:rsidR="003D6C4B" w:rsidRDefault="003D6C4B" w:rsidP="000249D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F6477C" w14:textId="77777777" w:rsidR="003D6C4B" w:rsidRDefault="003D6C4B" w:rsidP="000249D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D6C4B" w:rsidRPr="003D6C4B" w:rsidRDefault="003D6C4B" w:rsidP="000249D6">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="22BA448F" w14:textId="061E9AE9" w:rsidR="00D34316" w:rsidRPr="00D34316" w:rsidRDefault="003D6C4B" w:rsidP="00D34316">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6C4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>- podpis zákonného zástupce -</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34316" w:rsidRPr="00D34316" w:rsidRDefault="00D34316" w:rsidP="00D34316">
-[...10 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="00D34316" w:rsidRPr="00D34316" w:rsidSect="002C1DF5">
-      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004075E7" w:rsidRDefault="004075E7" w:rsidP="00D34316">
+    <w:p w14:paraId="6D89BD2A" w14:textId="77777777" w:rsidR="00E1751F" w:rsidRDefault="00E1751F" w:rsidP="00D34316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004075E7" w:rsidRDefault="004075E7" w:rsidP="00D34316">
+    <w:p w14:paraId="02B1E777" w14:textId="77777777" w:rsidR="00E1751F" w:rsidRDefault="00E1751F" w:rsidP="00D34316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="10C8B394" w14:textId="77777777" w:rsidR="007170C8" w:rsidRDefault="007170C8">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="0BFD1786" w14:textId="77777777" w:rsidR="007170C8" w:rsidRDefault="007170C8">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="5B631B3C" w14:textId="77777777" w:rsidR="007170C8" w:rsidRDefault="007170C8">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004075E7" w:rsidRDefault="004075E7" w:rsidP="00D34316">
+    <w:p w14:paraId="0868AB52" w14:textId="77777777" w:rsidR="00E1751F" w:rsidRDefault="00E1751F" w:rsidP="00D34316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004075E7" w:rsidRDefault="004075E7" w:rsidP="00D34316">
+    <w:p w14:paraId="1D7F75E1" w14:textId="77777777" w:rsidR="00E1751F" w:rsidRDefault="00E1751F" w:rsidP="00D34316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="000249D6" w:rsidRPr="00D34316" w:rsidRDefault="000249D6" w:rsidP="00D34316">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="1EA41C75" w14:textId="77777777" w:rsidR="007170C8" w:rsidRDefault="007170C8">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="683C736A" w14:textId="77777777" w:rsidR="000249D6" w:rsidRPr="00D34316" w:rsidRDefault="000249D6" w:rsidP="00D34316">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D34316">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>SPORTOVNÍ CENTRUM</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="00D34316">
+  <w:p w14:paraId="7224A8CF" w14:textId="5C699BD2" w:rsidR="000249D6" w:rsidRDefault="000249D6" w:rsidP="00D34316">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D34316">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>CROSSFIT NEW PARK – PROVOZOVNA HERŠPICKÁ</w:t>
+      <w:t xml:space="preserve">NEW PARK </w:t>
+    </w:r>
+    <w:r w:rsidR="00046C9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">GYM </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D34316">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>– PROVOZOVNA HERŠPICKÁ</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000249D6" w:rsidRPr="00D34316" w:rsidRDefault="000249D6" w:rsidP="00D34316">
+  <w:p w14:paraId="036CFE58" w14:textId="77777777" w:rsidR="000249D6" w:rsidRPr="00D34316" w:rsidRDefault="000249D6" w:rsidP="00D34316">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="4303E8AF" w14:textId="77777777" w:rsidR="007170C8" w:rsidRDefault="007170C8">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D34316"/>
     <w:rsid w:val="000249D6"/>
+    <w:rsid w:val="00046C9F"/>
+    <w:rsid w:val="002665DF"/>
+    <w:rsid w:val="002711A7"/>
     <w:rsid w:val="002C1DF5"/>
     <w:rsid w:val="003D6C4B"/>
     <w:rsid w:val="004075E7"/>
+    <w:rsid w:val="00511B52"/>
     <w:rsid w:val="006F1F46"/>
+    <w:rsid w:val="007170C8"/>
     <w:rsid w:val="00830556"/>
     <w:rsid w:val="008E7E95"/>
     <w:rsid w:val="00D34316"/>
+    <w:rsid w:val="00E1751F"/>
     <w:rsid w:val="00F606B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2770381A"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -1002,139 +1257,382 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002C1DF5"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZhlavChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D34316"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
     <w:name w:val="Záhlaví Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zhlav"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00D34316"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D34316"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D34316"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D34316"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D34316"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D34316"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D34316"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="370963676">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1378,68 +1876,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>145</Words>
-  <Characters>862</Characters>
+  <Words>299</Words>
+  <Characters>1769</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1005</CharactersWithSpaces>
+  <CharactersWithSpaces>2064</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lenka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>